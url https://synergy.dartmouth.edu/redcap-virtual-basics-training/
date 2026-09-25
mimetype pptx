--- v0 (2026-08-26)
+++ v1 (2026-09-25)
@@ -1196,54 +1196,54 @@
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16999" autoAdjust="0"/>
     <p:restoredTop sz="84548" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="90" d="100"/>
-          <a:sy n="90" d="100"/>
+          <a:sx n="80" d="100"/>
+          <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="678" y="84"/>
+        <p:origin x="691" y="67"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="90" d="100"/>
         <a:sy n="90" d="100"/>
       </p:scale>
       <p:origin x="0" y="-7757"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
@@ -5767,51 +5767,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8A166218-6B0D-47CE-9221-3AC23D7EC0C9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/16/2026</a:t>
+              <a:t>9/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -10253,51 +10253,51 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.tmp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.tmp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.tmp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.tmp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.tmp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.tmp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.tmp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.tmp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.tmp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhsm.hitchcock.org/Portal/DHSM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:REDCap@hitchcock.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.smartsheet.com/b/form/6724f9ab52734fe89aaf3c0c7a1c493f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ctsi.wakehealth.edu/service/data-and-design/redcap/redcap-training-modules" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhvideo.webex.com/dhvideo/j.php?MTID=m346f02dc093f121606df6bb85d0607af" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.smartsheet.com/b/form/6724f9ab52734fe89aaf3c0c7a1c493f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:REDCap@hitchcock.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ctsi.wakehealth.edu/service/data-and-design/redcap/redcap-training-modules" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhvideo.webex.com/dhvideo/j.php?MTID=m346f02dc093f121606df6bb85d0607af" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dartsynergy.wpenginepowered.com/services/data-informatics/dartmouth-hitchcock-redcap/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhsm.hitchcock.org/Portal/DHSM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -15269,65 +15269,85 @@
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" i="0" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="236FA1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>REDCap@hitchcock.org</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" i="0" u="sng" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="236FA1"/>
               </a:solidFill>
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="236FA1"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>SYNERGY REDCap</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" i="0" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="236FA1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>REDCap Office Hours </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>every Wednesday morning from 8 - 9:30 am</a:t>
+              <a:t>every Wednesday morning from 9 - 10:30 am</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43CD1490-041A-06EA-7B0E-E3CDF90AD6AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -15412,51 +15432,51 @@
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Research Informatics</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" i="1" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 4" descr="Image result for helpful">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A43B56C8-1B6F-5636-D640-EB94EB22F380}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3560338" y="1349581"/>
             <a:ext cx="5071320" cy="2687277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100" cap="sq">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
@@ -15670,75 +15690,75 @@
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>Vanderbilt Training Modules</a:t>
-            </a:r>
-[...10 lines deleted...]
-              <a:t>REDCap Individual Consult</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>REDCap Individual Consult</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:hlinkClick r:id="rId9"/>
               </a:rPr>
               <a:t>DHSM Dartmouth Hitchcock Service Management</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1512159491"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -16078,51 +16098,51 @@
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Research Informatics</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" i="1" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Table 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B66DE9E-32D2-F329-7147-4794A1749DCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="449679890"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="888188680"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2235803" y="2786978"/>
           <a:ext cx="7720394" cy="3383280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{68D230F3-CF80-4859-8CE7-A43EE81993B5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1793503">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1719560134"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2924581">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -16234,51 +16254,51 @@
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="394274980"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="279425">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>Support</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0"/>
-                        <a:t>SYNERGY/ Robyn Mosher</a:t>
+                        <a:t>SYNERGY/ Abel Alemayehu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>Support Analyst/ Allison Eagen</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3096809754"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="279425">
@@ -18013,51 +18033,51 @@
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Central (Vanderbilt)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8012980A-D694-4030-0AA1-77B79DDD79D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1895406205"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1891887276"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1137622" y="2426002"/>
           <a:ext cx="10216178" cy="3992384"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{68D230F3-CF80-4859-8CE7-A43EE81993B5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1854233">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1719560134"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2002304">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -18248,51 +18268,51 @@
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="394274980"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="483392">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>Support</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0"/>
-                        <a:t>SYNERGY/ Robyn Mosher</a:t>
+                        <a:t>SYNERGY/ Abel Alemayehu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>DH IS/ Abel Alemayehu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" dirty="0"/>
@@ -21427,72 +21447,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100663EAFCA0DCE3D4CB47555D89C252B4B" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e0d34c7057320839158b7a70b48683c9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81daf041-c113-401c-bf82-107f5d396711" xmlns:ns3="3c118ff0-f21a-4042-a5a6-ee086ec0c2b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b1c1829fa59de14ca2151e6ce28d4f5" ns2:_="" ns3:_="">
     <xsd:import namespace="81daf041-c113-401c-bf82-107f5d396711"/>
     <xsd:import namespace="3c118ff0-f21a-4042-a5a6-ee086ec0c2b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:f8tw" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81daf041-c113-401c-bf82-107f5d396711" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
@@ -21604,150 +21602,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <f8tw xmlns="3c118ff0-f21a-4042-a5a6-ee086ec0c2b9">3</f8tw>
+    <_dlc_DocId xmlns="81daf041-c113-401c-bf82-107f5d396711">PFY6PPX2AYTS-1243846651-7</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="81daf041-c113-401c-bf82-107f5d396711">
+      <Url>https://esp.cdc.gov/sites/ncezid/OD/informatics/surveysupport/redcapcenter/_layouts/15/DocIdRedir.aspx?ID=PFY6PPX2AYTS-1243846651-7</Url>
+      <Description>PFY6PPX2AYTS-1243846651-7</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF767BC3-717D-45B4-8722-72A297A28326}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD0A0CC2-02B3-4CE6-BCDB-14D6CF741B1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="81daf041-c113-401c-bf82-107f5d396711"/>
     <ds:schemaRef ds:uri="3c118ff0-f21a-4042-a5a6-ee086ec0c2b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC29A373-A29C-43CD-8AE2-558C4D21849B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF767BC3-717D-45B4-8722-72A297A28326}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3c118ff0-f21a-4042-a5a6-ee086ec0c2b9"/>
+    <ds:schemaRef ds:uri="81daf041-c113-401c-bf82-107f5d396711"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCF06AC8-3978-4ABF-AE47-2264EE39207C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>857</Words>
+  <Words>859</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>211</Paragraphs>
+  <Paragraphs>212</Paragraphs>
   <Slides>17</Slides>
   <Notes>16</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>